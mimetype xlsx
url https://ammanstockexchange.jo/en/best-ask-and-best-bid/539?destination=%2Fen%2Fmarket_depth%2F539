--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -423,77 +423,77 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2">
         <v>0</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2">
-        <v>3.89</v>
+        <v>0</v>
       </c>
       <c r="E2">
-        <v>158</v>
+        <v>0</v>
       </c>
       <c r="F2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>0</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
-        <v>3.9</v>
+        <v>0</v>
       </c>
       <c r="E3">
-        <v>400</v>
+        <v>0</v>
       </c>
       <c r="F3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>0</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>0</v>